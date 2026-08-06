--- v0 (2026-02-06)
+++ v1 (2026-08-06)
@@ -1,103 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="652DFCBB" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00200DE3" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00200DE3" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="652DFCBB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4513"/>
           <w:tab w:val="clear" w:pos="9026"/>
           <w:tab w:val="left" w:pos="5119"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="304580D4" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00200DE3" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00200DE3" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="304580D4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="756C1842" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00556AC5" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="756C1842" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EEB949C" w14:textId="23A065BE" w:rsidR="00971F05" w:rsidRPr="00556AC5" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="4EEB949C" w14:textId="23A065BE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="351E4446" wp14:editId="26F86DFE">
             <wp:extent cx="3549650" cy="1689100"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
@@ -116,757 +120,834 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3549650" cy="1689100"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB10F98" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00556AC5" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="3EB10F98" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29B01BC7" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00556AC5" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="29B01BC7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="642667CC" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00556AC5" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="642667CC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3068FA64" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00556AC5" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="3068FA64" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="465A9CC7" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00CA5491" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="465A9CC7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D3D5EF4" w14:textId="79EA4942" w:rsidR="00971F05" w:rsidRPr="00971F05" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00971F05" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="1D3D5EF4" w14:textId="185271A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00971F05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t>STUDENT MEMBER</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>STUDENT</w:t>
+      </w:r>
+      <w:r w:rsidR="009E6F7A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> (APPRENTICE) </w:t>
+      </w:r>
       <w:r w:rsidRPr="00971F05">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
+        <w:t xml:space="preserve"> MEMBER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00971F05" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="56707641" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00971F05">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
         <w:t>APPLICATION PACK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33757D9F" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00CA5491" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="33757D9F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D6106B7" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00556AC5" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="3D6106B7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E4B7F09" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00556AC5" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="4E4B7F09" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41554CF8" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00556AC5" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="41554CF8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="007691A0" w14:textId="77777777" w:rsidR="00971F05" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="007691A0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FBD5E32" w14:textId="77777777" w:rsidR="00971F05" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="5FBD5E32" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7ED39168" w14:textId="77777777" w:rsidR="00971F05" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="7ED39168" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="157E4802" w14:textId="77777777" w:rsidR="00971F05" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="157E4802" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="289D26B5" w14:textId="77777777" w:rsidR="00971F05" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="289D26B5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FE2A726" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00556AC5" w:rsidRDefault="00971F05" w:rsidP="00971F05">
+    <w:p w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidP="00971F05" w:rsidRDefault="00971F05" w14:paraId="2FE2A726" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00971F05" w:rsidRPr="00556AC5" w14:paraId="32AC8A78" w14:textId="77777777" w:rsidTr="00092A89">
+      <w:tr w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidTr="00092A89" w14:paraId="32AC8A78" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="25333BE4" w14:textId="77777777" w:rsidR="00971F05" w:rsidRDefault="00971F05" w:rsidP="00092A89">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00971F05" w:rsidP="00092A89" w:rsidRDefault="00971F05" w14:paraId="25333BE4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Arch Support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="398D6090" w14:textId="4F112566" w:rsidR="00971F05" w:rsidRPr="00CA5491" w:rsidRDefault="00B02F5B" w:rsidP="00092A89">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00971F05" w:rsidP="00092A89" w:rsidRDefault="00B02F5B" w14:paraId="398D6090" w14:textId="4F112566">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The Royal College of Podiatry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7FBE39C4" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00CA5491" w:rsidRDefault="00971F05" w:rsidP="00092A89">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00971F05" w:rsidP="00092A89" w:rsidRDefault="00971F05" w14:paraId="7FBE39C4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Quartz House</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FBB2304" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00CA5491" w:rsidRDefault="00971F05" w:rsidP="00092A89">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00971F05" w:rsidP="00092A89" w:rsidRDefault="00971F05" w14:paraId="3FBB2304" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>207 Providence Square</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="093B3263" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00CA5491" w:rsidRDefault="00971F05" w:rsidP="00092A89">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00971F05" w:rsidP="00092A89" w:rsidRDefault="00971F05" w14:paraId="093B3263" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Mill Street</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F08C2F3" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00CA5491" w:rsidRDefault="00971F05" w:rsidP="00092A89">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00971F05" w:rsidP="00092A89" w:rsidRDefault="00971F05" w14:paraId="3F08C2F3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>London</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E2BCCF4" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00CA5491" w:rsidRDefault="00971F05" w:rsidP="00092A89">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00971F05" w:rsidP="00092A89" w:rsidRDefault="00971F05" w14:paraId="4E2BCCF4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SE1 2EW</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01627CF8" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00CA5491" w:rsidRDefault="00971F05" w:rsidP="00092A89">
-[...10 lines deleted...]
-          <w:p w14:paraId="3A60DEC8" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00CA5491" w:rsidRDefault="00971F05" w:rsidP="00092A89">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00971F05" w:rsidP="00092A89" w:rsidRDefault="00971F05" w14:paraId="01627CF8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00971F05" w:rsidP="00092A89" w:rsidRDefault="00971F05" w14:paraId="3A60DEC8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>020 7234 8620</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="314F6A56" w14:textId="77777777" w:rsidR="00971F05" w:rsidRPr="00CA5491" w:rsidRDefault="00971F05" w:rsidP="00092A89">
-[...10 lines deleted...]
-          <w:p w14:paraId="4EAF35B7" w14:textId="34E95B62" w:rsidR="00971F05" w:rsidRPr="00556AC5" w:rsidRDefault="00971F05" w:rsidP="00092A89">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00971F05" w:rsidP="00092A89" w:rsidRDefault="00971F05" w14:paraId="314F6A56" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00556AC5" w:rsidR="00971F05" w:rsidP="00092A89" w:rsidRDefault="00971F05" w14:paraId="4EAF35B7" w14:textId="34E95B62">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A charity registered in England and Wales, registered no</w:t>
             </w:r>
             <w:r w:rsidR="00C51231">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>: 1193688</w:t>
             </w:r>
             <w:r w:rsidR="008556DA">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7EE21DCE" w14:textId="1739999C" w:rsidR="00E16C85" w:rsidRPr="004D06CD" w:rsidRDefault="00E16C85" w:rsidP="00971F05">
+    <w:p w:rsidRPr="004D06CD" w:rsidR="00E16C85" w:rsidP="00971F05" w:rsidRDefault="00E16C85" w14:paraId="7EE21DCE" w14:textId="1739999C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D06CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARCH SUPPORT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB43448" w14:textId="2BA21731" w:rsidR="00E16C85" w:rsidRDefault="00E16C85" w:rsidP="00E16C85">
+    <w:p w:rsidR="00E16C85" w:rsidP="00E16C85" w:rsidRDefault="00E16C85" w14:paraId="2CB43448" w14:textId="2BA21731">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D06CD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Registered charity no: </w:t>
       </w:r>
       <w:r w:rsidR="00116F0E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1193688)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04607950" w14:textId="77777777" w:rsidR="00116F0E" w:rsidRPr="004D06CD" w:rsidRDefault="00116F0E" w:rsidP="00E16C85">
+    <w:p w:rsidRPr="004D06CD" w:rsidR="00116F0E" w:rsidP="00E16C85" w:rsidRDefault="00116F0E" w14:paraId="04607950" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18467557" w14:textId="0FFAFC1E" w:rsidR="00E16C85" w:rsidRPr="004D06CD" w:rsidRDefault="00E16C85" w:rsidP="00E16C85">
+    <w:p w:rsidRPr="004D06CD" w:rsidR="00E16C85" w:rsidP="00E16C85" w:rsidRDefault="00E16C85" w14:paraId="18467557" w14:textId="0FFAFC1E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>STUDENT MEMBER APPLICATION PACK</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62105382" w14:textId="2AA6BA08" w:rsidR="00E16C85" w:rsidRDefault="00E16C85" w:rsidP="00E16C85">
+    <w:p w:rsidR="00E16C85" w:rsidP="00E16C85" w:rsidRDefault="00E16C85" w14:paraId="62105382" w14:textId="2AA6BA08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6638DE04" w14:textId="77B0BB94" w:rsidR="00E16C85" w:rsidRPr="00FC4742" w:rsidRDefault="00E16C85" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00E16C85" w:rsidP="00FC4742" w:rsidRDefault="00E16C85" w14:paraId="6638DE04" w14:textId="77B0BB94">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Arch Support was established in 1946 as a charity to help members of </w:t>
       </w:r>
       <w:r w:rsidR="00B02F5B">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The Royal College of Podiatry</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> who, in the opinion of the Trustees, </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC4742">
+        <w:t xml:space="preserve"> who, in the opinion of the Trustees, are in need of assistance.  The charity welcomes applications from students of podiatry who are registered as Student Members of the College.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4742" w:rsidR="009D3BCB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>are in need of</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5250991C" w14:textId="77777777" w:rsidR="00E16C85" w:rsidRPr="00FC4742" w:rsidRDefault="00E16C85" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00E16C85" w:rsidP="00FC4742" w:rsidRDefault="00E16C85" w14:paraId="5250991C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DFA067B" w14:textId="6A406AE0" w:rsidR="009D3BCB" w:rsidRPr="00FC4742" w:rsidRDefault="00E16C85" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="009D3BCB" w:rsidP="0E616446" w:rsidRDefault="00E16C85" w14:paraId="5DFA067B" w14:textId="2A956FD2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...21 lines deleted...]
-        <w:r w:rsidR="00116F0E" w:rsidRPr="00222407">
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0E616446" w:rsidR="00E16C85">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This application pack sets out the criteria and process for application </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E616446" w:rsidR="00E16C85">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E616446" w:rsidR="00E16C85">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E616446" w:rsidR="00E16C85">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contains</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E616446" w:rsidR="00E16C85">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E616446" w:rsidR="00E16C85">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E616446" w:rsidR="00E16C85">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please read this carefully and, if you consider you meet the criteria, complete the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E616446" w:rsidR="00E16C85">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E616446" w:rsidR="00E16C85">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and return it to the charity at the College’s offices along with as much supporting information as possible. If you are unsure of anything </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E616446" w:rsidR="009D3BCB">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or have any queries please contact </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0E616446" w:rsidR="35A05E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Katie Harwood on </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rc1e6caa19f9240fe">
+        <w:r w:rsidRPr="0E616446" w:rsidR="35A05E2B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>h.basarab-horwath@rcpod.org.uk</w:t>
+          <w:t>katie.harwood@rcpod.org.uk</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="695D91BD" w14:textId="45ACE689" w:rsidR="009D3BCB" w:rsidRPr="00FC4742" w:rsidRDefault="009D3BCB" w:rsidP="00FC4742">
+      <w:r w:rsidRPr="0E616446" w:rsidR="35A05E2B">
+        <w:rPr>
+          <w:rFonts w:cs="Calibri" w:cstheme="minorAscii"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4742" w:rsidR="009D3BCB" w:rsidP="00FC4742" w:rsidRDefault="009D3BCB" w14:paraId="695D91BD" w14:textId="45ACE689">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5C73E9" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="5E5C73E9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Equality of access</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD79AB2" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="1BD79AB2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Arch Support provide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00413786">
@@ -880,806 +961,783 @@
       <w:r w:rsidRPr="00E26729">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">characteristics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">which are </w:t>
       </w:r>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>protected by law under The Equality Act 2010:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39566B77" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="39566B77" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4365950A" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="4365950A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>age</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B136E2F" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="2B136E2F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">disability </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2376DAD7" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="2376DAD7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">gender reassignment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B634D0" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="21B634D0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">marriage and civil partnership </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6614C6B5" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="6614C6B5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>pregnancy and maternity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461801F8" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="461801F8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">race </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2210565F" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="2210565F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">religion or belief </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CE34BB" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="67CE34BB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">sex </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC9C8F1" w14:textId="77777777" w:rsidR="005D43D5" w:rsidRPr="00413786" w:rsidRDefault="005D43D5" w:rsidP="005D43D5">
+    <w:p w:rsidRPr="00413786" w:rsidR="005D43D5" w:rsidP="005D43D5" w:rsidRDefault="005D43D5" w14:paraId="6CC9C8F1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00413786">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sexual orientation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F9D86AC" w14:textId="49443359" w:rsidR="00FC4742" w:rsidRDefault="00FC4742" w:rsidP="00FC4742">
+    <w:p w:rsidR="00FC4742" w:rsidP="00FC4742" w:rsidRDefault="00FC4742" w14:paraId="2F9D86AC" w14:textId="49443359">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5872C661" w14:textId="73EADC9F" w:rsidR="00FC4742" w:rsidRPr="00FC4742" w:rsidRDefault="00FC4742" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00FC4742" w:rsidP="00FC4742" w:rsidRDefault="00FC4742" w14:paraId="5872C661" w14:textId="73EADC9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This part of the pack is quite detailed and contains important information for you to read. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9A1084" w14:textId="77777777" w:rsidR="009D3BCB" w:rsidRPr="00FC4742" w:rsidRDefault="009D3BCB" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="009D3BCB" w:rsidP="00FC4742" w:rsidRDefault="009D3BCB" w14:paraId="5B9A1084" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="750F4658" w14:textId="77777777" w:rsidR="009D3BCB" w:rsidRPr="00FC4742" w:rsidRDefault="009D3BCB" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="009D3BCB" w:rsidP="00FC4742" w:rsidRDefault="009D3BCB" w14:paraId="750F4658" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Eligibility criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C977EF" w14:textId="09BC7ADF" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="009D3BCB" w:rsidP="00116F0E">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00116F0E" w:rsidRDefault="009D3BCB" w14:paraId="46C977EF" w14:textId="09BC7ADF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You are able to apply for hardship support if you are </w:t>
       </w:r>
       <w:r w:rsidR="00116F0E">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a Student Member of the Royal College and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">registered </w:t>
       </w:r>
-      <w:r w:rsidR="00E16C85" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00E16C85">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">on a full-time Undergraduate course or a full or part-time Postgraduate Taught or Research course. Students who have withdrawn temporarily from their courses are not eligible. </w:t>
       </w:r>
       <w:r w:rsidR="00AA05C3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Student Members” are registered with the Royal College for this category of membership and pay a small fee. The fee provides them with a number of benefits during their years of study and after graduation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B0E69B" w14:textId="77777777" w:rsidR="009D3BCB" w:rsidRPr="00FC4742" w:rsidRDefault="009D3BCB" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="009D3BCB" w:rsidP="00FC4742" w:rsidRDefault="009D3BCB" w14:paraId="20B0E69B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A0AE657" w14:textId="3D8B8A19" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="3A0AE657" w14:textId="3D8B8A19">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Things to consider when completing your application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F335B44" w14:textId="72B9BA43" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="4F335B44" w14:textId="72B9BA43">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>When completing your application, you may wish to include the following information in your personal statement:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2B9B58" w14:textId="77777777" w:rsidR="00413AAA" w:rsidRPr="00FC4742" w:rsidRDefault="00413AAA" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00413AAA" w:rsidP="00FC4742" w:rsidRDefault="00413AAA" w14:paraId="5A2B9B58" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00411A5F" w14:textId="77777777" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="00411A5F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Why you are experiencing financial </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="5C9D59BE" w14:textId="77777777" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+        <w:t>Why you are experiencing financial difficulties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="5C9D59BE" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-    <w:p w14:paraId="033A6823" w14:textId="5BE03CA2" w:rsidR="00413AAA" w:rsidRDefault="00003035" w:rsidP="00971F05">
+        <w:t>What you have done to address your financial difficulties yourself;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00413AAA" w:rsidP="00971F05" w:rsidRDefault="00003035" w14:paraId="033A6823" w14:textId="5BE03CA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If your living costs are affected by a disability or health condition you should include information about these costs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4482EA5E" w14:textId="77777777" w:rsidR="00116F0E" w:rsidRPr="00971F05" w:rsidRDefault="00116F0E" w:rsidP="00116F0E">
+    <w:p w:rsidRPr="00971F05" w:rsidR="00116F0E" w:rsidP="00116F0E" w:rsidRDefault="00116F0E" w14:paraId="4482EA5E" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6AAF8688" w14:textId="59DEAA7E" w:rsidR="00EC702B" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00EC702B" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="6AAF8688" w14:textId="59DEAA7E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>There are several requirements you must usually have met before we are able to consider your application. This includes making all possible arrangements to secure available</w:t>
       </w:r>
       <w:r w:rsidR="00116F0E">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">statutory funding prior to making a hardship application.  Please note, the hardship fund cannot be used to fund tuition fees. Furthermore, students applying for academic related costs </w:t>
       </w:r>
-      <w:r w:rsidR="00EC702B" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00EC702B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>should, in the first instance, apply to the student hardship fund at their academic institution</w:t>
       </w:r>
       <w:r w:rsidR="00971F05">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E548AB6" w14:textId="77777777" w:rsidR="00EC702B" w:rsidRPr="00FC4742" w:rsidRDefault="00EC702B" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00EC702B" w:rsidP="00FC4742" w:rsidRDefault="00EC702B" w14:paraId="2E548AB6" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50B23E68" w14:textId="6AC90963" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="50B23E68" w14:textId="6AC90963">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Once we have received your application and all the supporting documentation, it may take up to 20 working days to process your application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7A1014" w14:textId="77777777" w:rsidR="00EC702B" w:rsidRPr="00FC4742" w:rsidRDefault="00EC702B" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00EC702B" w:rsidP="00FC4742" w:rsidRDefault="00EC702B" w14:paraId="3D7A1014" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A1C2C8A" w14:textId="530A78A2" w:rsidR="00EC702B" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00EC702B" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="0A1C2C8A" w14:textId="530A78A2">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">There is no guarantee you will qualify for hardship support as resources are limited. Applications for funding may result in </w:t>
       </w:r>
-      <w:r w:rsidR="00413AAA" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00413AAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">signposting </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
-      <w:r w:rsidR="00413AAA" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00413AAA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>advice services</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> to help you minimise costs, maximise your income and manage your budget.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CB7394" w14:textId="77777777" w:rsidR="001A6018" w:rsidRPr="00FC4742" w:rsidRDefault="001A6018" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="001A6018" w:rsidP="00FC4742" w:rsidRDefault="001A6018" w14:paraId="36CB7394" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:outlineLvl w:val="4"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="204525B5" w14:textId="65957557" w:rsidR="00135841" w:rsidRPr="00FC4742" w:rsidRDefault="0045073A" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00135841" w:rsidP="00FC4742" w:rsidRDefault="0045073A" w14:paraId="204525B5" w14:textId="65957557">
       <w:pPr>
         <w:pStyle w:val="standfirst"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Frequently asked questions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C36951" w14:textId="77777777" w:rsidR="0045073A" w:rsidRPr="00FC4742" w:rsidRDefault="0045073A" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="0045073A" w:rsidP="00FC4742" w:rsidRDefault="0045073A" w14:paraId="31C36951" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standfirst"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B788953" w14:textId="683F2E15" w:rsidR="00135841" w:rsidRPr="00FC4742" w:rsidRDefault="00135841" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00135841" w:rsidP="00FC4742" w:rsidRDefault="00135841" w14:paraId="1B788953" w14:textId="683F2E15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Can an award be used to pay tuition fees</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A38F42A" w14:textId="58149D6C" w:rsidR="00135841" w:rsidRDefault="00135841" w:rsidP="00FC4742">
+    <w:p w:rsidR="00135841" w:rsidP="00FC4742" w:rsidRDefault="00135841" w14:paraId="7A38F42A" w14:textId="58149D6C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidR="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -1693,92 +1751,92 @@
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> hardship awards based on your living costs and needs and do </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>consider fee debt as part of any award. All hardship awards are paid direct to you (we will not pay outstanding accommodation or fee debt). While we have no control over how you spend the money, we do advise using the money to support your maintenance rather than paying fees.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3A61BC" w14:textId="77777777" w:rsidR="00FC4742" w:rsidRPr="00FC4742" w:rsidRDefault="00FC4742" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00FC4742" w:rsidP="00FC4742" w:rsidRDefault="00FC4742" w14:paraId="2A3A61BC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75FBE63E" w14:textId="514FC2C9" w:rsidR="00135841" w:rsidRPr="00FC4742" w:rsidRDefault="00135841" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00135841" w:rsidP="00FC4742" w:rsidRDefault="00135841" w14:paraId="75FBE63E" w14:textId="514FC2C9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If I apply, will I be guaranteed an award</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54322F85" w14:textId="52A3A8A4" w:rsidR="00135841" w:rsidRDefault="00135841" w:rsidP="00FC4742">
+    <w:p w:rsidR="00135841" w:rsidP="00FC4742" w:rsidRDefault="00135841" w14:paraId="54322F85" w14:textId="52A3A8A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>The short answer is no. We do make an assessment as part of the award process. Students who</w:t>
       </w:r>
       <w:r w:rsidR="00450FDB">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
@@ -1790,1977 +1848,1942 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> income is assessed as greater than their assessed expenditure will not get an award. Similarly, students who have uncommitted savings will also not be deemed in hardship. Finally, we do ask that students have applied for all </w:t>
       </w:r>
       <w:r w:rsidR="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>tate funding they are eligible for before making a hardship application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28942A7B" w14:textId="77777777" w:rsidR="00FC4742" w:rsidRPr="00FC4742" w:rsidRDefault="00FC4742" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00FC4742" w:rsidP="00FC4742" w:rsidRDefault="00FC4742" w14:paraId="28942A7B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73A2CE0B" w14:textId="77AB6712" w:rsidR="00135841" w:rsidRPr="00FC4742" w:rsidRDefault="00135841" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00135841" w:rsidP="00FC4742" w:rsidRDefault="00135841" w14:paraId="73A2CE0B" w14:textId="77AB6712">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>When should I apply</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C76FD6" w14:textId="167BFE97" w:rsidR="00135841" w:rsidRDefault="00135841" w:rsidP="00FC4742">
+    <w:p w:rsidR="00135841" w:rsidP="00FC4742" w:rsidRDefault="00135841" w14:paraId="47C76FD6" w14:textId="167BFE97">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>It is always best to apply before you are being chased by creditors, so if you can identify ahead of time when you are going to be in financial hardship that will allow us time to process your application and make an award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE2A9C5" w14:textId="77777777" w:rsidR="00FC4742" w:rsidRPr="00FC4742" w:rsidRDefault="00FC4742" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00FC4742" w:rsidP="00FC4742" w:rsidRDefault="00FC4742" w14:paraId="2DE2A9C5" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DD737B4" w14:textId="4012CC6B" w:rsidR="00135841" w:rsidRPr="00FC4742" w:rsidRDefault="00135841" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00135841" w:rsidP="00FC4742" w:rsidRDefault="00135841" w14:paraId="0DD737B4" w14:textId="4012CC6B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Can I apply more than once</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F709DC" w14:textId="3FE50EE8" w:rsidR="00135841" w:rsidRDefault="0045073A" w:rsidP="00FC4742">
+    <w:p w:rsidR="00135841" w:rsidP="00FC4742" w:rsidRDefault="0045073A" w14:paraId="25F709DC" w14:textId="3FE50EE8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Usually, help given by the charity are in the form of one-off grants </w:t>
       </w:r>
-      <w:r w:rsidR="00135841" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00135841">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>so you would normally have to prove you had a change in circumstance or one</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00135841" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00135841">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>off expenditure that was not foreseen at the time of your original application (such as boiler repairs etc).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8890E8" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRDefault="00B27E0D" w:rsidP="00FC4742">
+    <w:p w:rsidR="00B27E0D" w:rsidP="00FC4742" w:rsidRDefault="00B27E0D" w14:paraId="4B8890E8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="277E7943" w14:textId="77777777" w:rsidR="00AA05C3" w:rsidRDefault="00AA05C3" w:rsidP="00FC4742">
+    <w:p w:rsidR="00AA05C3" w:rsidP="00FC4742" w:rsidRDefault="00AA05C3" w14:paraId="277E7943" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C74DE34" w14:textId="77777777" w:rsidR="00AA05C3" w:rsidRPr="00FC4742" w:rsidRDefault="00AA05C3" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00AA05C3" w:rsidP="00FC4742" w:rsidRDefault="00AA05C3" w14:paraId="7C74DE34" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1141F366" w14:textId="1F1C857C" w:rsidR="00135841" w:rsidRPr="00FC4742" w:rsidRDefault="00135841" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00135841" w:rsidP="00FC4742" w:rsidRDefault="00135841" w14:paraId="1141F366" w14:textId="1F1C857C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>How does a hardship grant affect my state fundin</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
-      <w:r w:rsidR="0045073A" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="0045073A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4E8D33" w14:textId="6173C248" w:rsidR="0045073A" w:rsidRDefault="00135841" w:rsidP="00FC4742">
+    <w:p w:rsidR="0045073A" w:rsidP="00FC4742" w:rsidRDefault="00135841" w14:paraId="2B4E8D33" w14:textId="6173C248">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>In most cases a hardship fund grant is not seen as income and doesn’t need to be declared, i.e. any UK student loans or UK state benefits will be unaffected.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F13440" w14:textId="77777777" w:rsidR="00FC4742" w:rsidRPr="00FC4742" w:rsidRDefault="00FC4742" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00FC4742" w:rsidP="00FC4742" w:rsidRDefault="00FC4742" w14:paraId="30F13440" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DCD9F01" w14:textId="77777777" w:rsidR="0045073A" w:rsidRPr="00FC4742" w:rsidRDefault="0045073A" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="0045073A" w:rsidP="00FC4742" w:rsidRDefault="0045073A" w14:paraId="6DCD9F01" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Documentation required in support of an application to Arch Support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15EE823C" w14:textId="396D4373" w:rsidR="0045073A" w:rsidRPr="00FC4742" w:rsidRDefault="0045073A" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="0045073A" w:rsidP="00FC4742" w:rsidRDefault="0045073A" w14:paraId="15EE823C" w14:textId="396D4373">
       <w:pPr>
         <w:pStyle w:val="standfirst"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Please note that your application will not be considered un</w:t>
       </w:r>
       <w:r w:rsidR="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">til </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">you answer all the appropriate sections in the application form and include copies of all relevant documents. The documentation required relates to your income and expenditure.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D00A59" w14:textId="77777777" w:rsidR="0045073A" w:rsidRPr="00FC4742" w:rsidRDefault="0045073A" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="0045073A" w:rsidP="00FC4742" w:rsidRDefault="0045073A" w14:paraId="76D00A59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="standfirst"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54557746" w14:textId="3698FFDA" w:rsidR="0045073A" w:rsidRPr="00FC4742" w:rsidRDefault="0045073A" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="0045073A" w:rsidP="00FC4742" w:rsidRDefault="0045073A" w14:paraId="54557746" w14:textId="3698FFDA">
       <w:pPr>
         <w:pStyle w:val="standfirst"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are having trouble completing the form or are unable to provide the supporting documents required, get in contact with the Honorary Secretary (contact details above </w:t>
       </w:r>
       <w:r w:rsidR="00116F0E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">at the beginning of this document. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">It may seem intrusive to have to provide supporting information, but Trustees rely on this to assess whether you need assistance and at what level. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE578FA" w14:textId="2629F3BE" w:rsidR="0045073A" w:rsidRPr="00FC4742" w:rsidRDefault="0045073A" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="0045073A" w:rsidP="00FC4742" w:rsidRDefault="0045073A" w14:paraId="7FE578FA" w14:textId="2629F3BE">
       <w:pPr>
         <w:pStyle w:val="standfirst"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76F63F2F" w14:textId="77777777" w:rsidR="00003035" w:rsidRPr="00063AD3" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00063AD3" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="76F63F2F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Income and Expenditure</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EC2DE8" w14:textId="1A271613" w:rsidR="001A6018" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="001A6018" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="48EC2DE8" w14:textId="1A271613">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Students are asked to provide bank statements covering the three most recent consecutive months, including savings accounts</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">We will not accept screenshots of bank statements and will expect </w:t>
       </w:r>
       <w:r w:rsidR="00063AD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">applicants </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">to provide supporting documentation in </w:t>
       </w:r>
-      <w:r w:rsidR="001A6018" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="001A6018">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Word, pdf, or Excel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CDCB2F" w14:textId="0A9AE473" w:rsidR="001A6018" w:rsidRPr="00063AD3" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00063AD3" w:rsidR="001A6018" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="15CDCB2F" w14:textId="0A9AE473">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="001A6018" w:rsidRPr="00063AD3">
+      <w:r w:rsidRPr="00063AD3" w:rsidR="001A6018">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bank Statements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC29DA2" w14:textId="1F68F545" w:rsidR="001A6018" w:rsidRPr="00B27E0D" w:rsidRDefault="001A6018" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="001A6018" w:rsidP="00FC4742" w:rsidRDefault="001A6018" w14:paraId="4FC29DA2" w14:textId="1F68F545">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">These should be annotated before sending them to the charity: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDEF6EC" w14:textId="6CF0BC94" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="1EDEF6EC" w14:textId="6CF0BC94">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Annotations should be provided in these statements, highlighting your essential expenditure (e.g. rent, groceries, travel to and from university etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB3871C" w14:textId="3931D2AC" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="6AB3871C" w14:textId="3931D2AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Annotations should be provided in these statements, highlighting your regular income sources (e</w:t>
       </w:r>
-      <w:r w:rsidR="001A6018" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="001A6018">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.g. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wages, family contributions etc.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0453330A" w14:textId="484F4D9F" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="0453330A" w14:textId="484F4D9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any expenditure exceeding £100 should be explained within your annotations</w:t>
       </w:r>
-      <w:r w:rsidR="001A6018" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="001A6018">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6FF630" w14:textId="52B7CD84" w:rsidR="00135841" w:rsidRPr="00FC4742" w:rsidRDefault="00135841" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00135841" w:rsidP="00FC4742" w:rsidRDefault="00135841" w14:paraId="0A6FF630" w14:textId="52B7CD84">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">You may still be eligible for assistance if you have savings if these are for expenditure directly related to your current course, such as the remaining instalments for fees or rent until the end of the year.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70542069" w14:textId="57E0C215" w:rsidR="0045073A" w:rsidRPr="00FC4742" w:rsidRDefault="0045073A" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="0045073A" w:rsidP="00FC4742" w:rsidRDefault="0045073A" w14:paraId="70542069" w14:textId="57E0C215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you live with your partner or spouse, you must also provide three months of bank statements, both current and savings accounts, for that person. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A65437" w14:textId="77777777" w:rsidR="001A6018" w:rsidRPr="00FC4742" w:rsidRDefault="001A6018" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="001A6018" w:rsidP="00FC4742" w:rsidRDefault="001A6018" w14:paraId="39A65437" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D9AF66" w14:textId="77777777" w:rsidR="00003035" w:rsidRPr="00063AD3" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00063AD3" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="06D9AF66" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Accommodation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697BEC13" w14:textId="512BFBD5" w:rsidR="00063AD3" w:rsidRPr="00B27E0D" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00063AD3" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="697BEC13" w14:textId="512BFBD5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r w:rsidR="00063AD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>you fail</w:t>
       </w:r>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> to demonstrate these costs, we will assume that you don't pay your </w:t>
       </w:r>
-      <w:r w:rsidR="001A6018" w:rsidRPr="00063AD3">
+      <w:r w:rsidRPr="00063AD3" w:rsidR="001A6018">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">housing costs </w:t>
       </w:r>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">yourself and this will </w:t>
       </w:r>
-      <w:r w:rsidR="001A6018" w:rsidRPr="00063AD3">
+      <w:r w:rsidRPr="00063AD3" w:rsidR="001A6018">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>have an impact on</w:t>
       </w:r>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> you receiving any award.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42BD327E" w14:textId="77777777" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="42BD327E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you are living in private accommodation, we would expect for you to send in a copy of your tenancy agreement/mortgage statement, confirming the rent/mortgage paid each month (alternatively evidence of rent/mortgage payment can be annotated on your bank statements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F46F126" w14:textId="77777777" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="6F46F126" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you are living at home and are paying rent, this should be highlighted on your annotated bank statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9E35CB" w14:textId="693D2AD2" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="0F9E35CB" w14:textId="693D2AD2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you are living in </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>If you are living in University managed accom</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4742" w:rsidR="001A6018">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>University</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FC4742">
+        <w:t>odation and are paying in instalments, this should be highlighted on your bank statement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4742" w:rsidR="001A6018">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> managed accom</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA0B1B9" w14:textId="77777777" w:rsidR="001A6018" w:rsidRPr="00FC4742" w:rsidRDefault="001A6018" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="001A6018" w:rsidP="00FC4742" w:rsidRDefault="001A6018" w14:paraId="6AA0B1B9" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3AC9310B" w14:textId="53C2C700" w:rsidR="0049645A" w:rsidRPr="00063AD3" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00063AD3" w:rsidR="0049645A" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="3AC9310B" w14:textId="53C2C700">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Funding Sources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E419EE4" w14:textId="0FE96A51" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="7E419EE4" w14:textId="0FE96A51">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">All students are expected to demonstrate their main sources of income in their application. If necessary, an explanation of </w:t>
       </w:r>
-      <w:r w:rsidR="0049645A" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="0049645A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>any disruption in income</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> should be provided in your supporting statement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C08190" w14:textId="77777777" w:rsidR="004503EB" w:rsidRPr="00FC4742" w:rsidRDefault="004503EB" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="004503EB" w:rsidP="00FC4742" w:rsidRDefault="004503EB" w14:paraId="05C08190" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36797DB3" w14:textId="3FBB0489" w:rsidR="00003035" w:rsidRDefault="001A6018" w:rsidP="00FC4742">
+    <w:p w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="001A6018" w14:paraId="36797DB3" w14:textId="3FBB0489">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Students should provide Arch Support with a copy of their student funding notification from the</w:t>
       </w:r>
-      <w:r w:rsidR="00413AAA" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00413AAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>student awards agency (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>student awards agency (e.g England, Scotland, Wales</w:t>
+      </w:r>
+      <w:r w:rsidR="00063AD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>e.g</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> and Northern Ireland). </w:t>
       </w:r>
-      <w:r w:rsidR="00003035" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00003035">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>Please send over in original PDF format</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09935563" w14:textId="77777777" w:rsidR="00063AD3" w:rsidRPr="00FC4742" w:rsidRDefault="00063AD3" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00063AD3" w:rsidP="00FC4742" w:rsidRDefault="00063AD3" w14:paraId="09935563" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DD81304" w14:textId="361D65F7" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="6DD81304" w14:textId="361D65F7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">For Home Students, Student Finance Award Notification </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155E7C3D" w14:textId="77777777" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="155E7C3D" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For EU and Overseas Students either a sponsorship letter or an explanation of funding would be expected</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D0E655" w14:textId="6F937E9F" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="64D0E655" w14:textId="6F937E9F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">If you receive benefits from the DWP, HMRC or local </w:t>
       </w:r>
-      <w:r w:rsidR="004503EB" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="004503EB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ouncil, you will need to include your entitlement letter, or annotate the payments on your bank statements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47052367" w14:textId="6F238D24" w:rsidR="00D10746" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00D10746" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="47052367" w14:textId="6F238D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>If you are in receipt of</w:t>
       </w:r>
-      <w:r w:rsidR="004503EB" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="004503EB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> funding from other sources, you should provide evidence of the funding and/or annotate it on your bank statements. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EA8854" w14:textId="77777777" w:rsidR="0049645A" w:rsidRPr="00FC4742" w:rsidRDefault="0049645A" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="0049645A" w:rsidP="00FC4742" w:rsidRDefault="0049645A" w14:paraId="41EA8854" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D6A82EB" w14:textId="77777777" w:rsidR="00003035" w:rsidRPr="00063AD3" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00063AD3" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="3D6A82EB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Child Dependants </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2D4D16" w14:textId="6A3CCC86" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="3A2D4D16" w14:textId="6A3CCC86">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Students who have stated that they are parents will be asked to supply further information:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F3050E" w14:textId="170C892F" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="76F3050E" w14:textId="170C892F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Evidence of </w:t>
       </w:r>
-      <w:r w:rsidR="0049645A" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="0049645A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>hildcare costs if it is not already visible on your bank statements (e.g. invoices)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7410A0C4" w14:textId="6B7E861A" w:rsidR="0049645A" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="0049645A" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="7410A0C4" w14:textId="6B7E861A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Child Benefit – this could be indicated on your bank statements</w:t>
       </w:r>
-      <w:r w:rsidR="0049645A" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="0049645A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57010802" w14:textId="77777777" w:rsidR="0049645A" w:rsidRPr="00FC4742" w:rsidRDefault="0049645A" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="0049645A" w:rsidP="00FC4742" w:rsidRDefault="0049645A" w14:paraId="57010802" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47DFB062" w14:textId="500CB505" w:rsidR="0049645A" w:rsidRPr="00063AD3" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00063AD3" w:rsidR="0049645A" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="47DFB062" w14:textId="500CB505">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Living with Partner</w:t>
       </w:r>
-      <w:r w:rsidR="0049645A" w:rsidRPr="00063AD3">
+      <w:r w:rsidRPr="00063AD3" w:rsidR="0049645A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> or spouse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38953B32" w14:textId="47CD7B5B" w:rsidR="0049645A" w:rsidRPr="00063AD3" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00063AD3" w:rsidR="0049645A" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="38953B32" w14:textId="47CD7B5B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Students who live with their partner </w:t>
       </w:r>
-      <w:r w:rsidR="0049645A" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="0049645A">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">or spouse </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>should provide:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC39A71" w14:textId="60AA44F4" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="3FC39A71" w14:textId="60AA44F4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 months consecutive bank statements explaining all partner’s income (wage slips, DWP letter etc)</w:t>
       </w:r>
-      <w:r w:rsidR="0049645A" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="0049645A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8443E7" w14:textId="77777777" w:rsidR="0049645A" w:rsidRPr="00FC4742" w:rsidRDefault="0049645A" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="0049645A" w:rsidP="00FC4742" w:rsidRDefault="0049645A" w14:paraId="3B8443E7" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E08A4C9" w14:textId="61A1E02B" w:rsidR="00003035" w:rsidRPr="00063AD3" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00063AD3" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="4E08A4C9" w14:textId="61A1E02B">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Personal </w:t>
       </w:r>
-      <w:r w:rsidR="00413AAA" w:rsidRPr="00063AD3">
+      <w:r w:rsidRPr="00063AD3" w:rsidR="00413AAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ircumstance</w:t>
       </w:r>
-      <w:r w:rsidR="00413AAA" w:rsidRPr="00063AD3">
+      <w:r w:rsidRPr="00063AD3" w:rsidR="00413AAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA19824" w14:textId="474CE88D" w:rsidR="00003035" w:rsidRDefault="00413AAA" w:rsidP="00FC4742">
+    <w:p w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00413AAA" w14:paraId="5DA19824" w14:textId="474CE88D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>We</w:t>
       </w:r>
-      <w:r w:rsidR="00003035" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00003035">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> recognise that financial hardship can be as the result of additional medical costs or being unable to work </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>alongside your</w:t>
       </w:r>
-      <w:r w:rsidR="00003035" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00003035">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> studies due to a physical or mental disability or a long</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00003035" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00003035">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">term injury/illness. If you have mentioned that your health precludes you from working, you will be asked to </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">confirm this. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C824F59" w14:textId="77777777" w:rsidR="00063AD3" w:rsidRPr="00FC4742" w:rsidRDefault="00063AD3" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00063AD3" w:rsidP="00FC4742" w:rsidRDefault="00063AD3" w14:paraId="6C824F59" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C83056A" w14:textId="53A2B983" w:rsidR="00413AAA" w:rsidRPr="00063AD3" w:rsidRDefault="00413AAA" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00063AD3" w:rsidR="00413AAA" w:rsidP="00FC4742" w:rsidRDefault="00413AAA" w14:paraId="0C83056A" w14:textId="53A2B983">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>What happens next</w:t>
       </w:r>
       <w:r w:rsidRPr="00063AD3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120B3104" w14:textId="77777777" w:rsidR="00413AAA" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00413AAA" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="120B3104" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Following submission of your application, you will receive an email of confirmation that your application has been received.</w:t>
       </w:r>
-      <w:r w:rsidR="00413AAA" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00413AAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">  We will review your application and let you know if we need further supporting information. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D150B0" w14:textId="3C1BD019" w:rsidR="00003035" w:rsidRPr="00FC4742" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="01D150B0" w14:textId="3C1BD019">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694399CB" w14:textId="3228EAEC" w:rsidR="00003035" w:rsidRDefault="00413AAA" w:rsidP="00FC4742">
+    <w:p w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00413AAA" w14:paraId="694399CB" w14:textId="3228EAEC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">We communicate with applicants mostly by email. </w:t>
       </w:r>
-      <w:r w:rsidR="00003035" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00003035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Please be aware that, depending on your security settings, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>such emails</w:t>
       </w:r>
-      <w:r w:rsidR="00003035" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00003035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be sent to your junk or deletion folder rather than your email inbox, so please also check th</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidR="00003035" w:rsidRPr="00FC4742">
+      <w:r w:rsidRPr="00FC4742" w:rsidR="00003035">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>se inboxes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C928A3" w14:textId="77777777" w:rsidR="00063AD3" w:rsidRPr="00FC4742" w:rsidRDefault="00063AD3" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00063AD3" w:rsidP="00FC4742" w:rsidRDefault="00063AD3" w14:paraId="66C928A3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F4ECE0F" w14:textId="4E28EB4D" w:rsidR="00003035" w:rsidRDefault="00003035" w:rsidP="00FC4742">
+    <w:p w:rsidR="00003035" w:rsidP="00FC4742" w:rsidRDefault="00003035" w14:paraId="1F4ECE0F" w14:textId="4E28EB4D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC4742">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Once we have received your application and all the supporting documentation, we can take up to 20 days to process your application.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BD23F6" w14:textId="269C30CE" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00971F05" w:rsidP="00116F0E">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00116F0E" w:rsidRDefault="00971F05" w14:paraId="77BD23F6" w14:textId="269C30CE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00D64231">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ARCH SUPPORT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E199AB7" w14:textId="03CCB381" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="2E199AB7" w14:textId="03CCB381">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A charity registered in England and Wales, registered no:</w:t>
       </w:r>
-      <w:r w:rsidR="00116F0E" w:rsidRPr="00116F0E">
+      <w:r w:rsidRPr="00116F0E" w:rsidR="00116F0E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00116F0E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1193688</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27512C2F" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="27512C2F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7018C869" w14:textId="0FFA785A" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="7018C869" w14:textId="0FFA785A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">STUDENT MEMBERS: </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APPLICATION FOR ASSISTANCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CD4CF9" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="01CD4CF9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C0EA46E" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="005E28CD" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="005E28CD" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="3C0EA46E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please complete this form in </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>BLACK PEN OR TYPE</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.  If you need more space, please continue on separate sheets of papers and enclose them with this form.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C6DDBE" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="18C6DDBE" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20357AF9" w14:textId="0E53F01F" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="20357AF9" w14:textId="0E53F01F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ABOUT YOU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="452F7DCC" w14:textId="49F9DF37" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="452F7DCC" w14:textId="49F9DF37">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9243" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="184"/>
         <w:gridCol w:w="297"/>
         <w:gridCol w:w="4622"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="1EB47504" w14:textId="77777777" w:rsidTr="00D64231">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00D64231" w14:paraId="1EB47504" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="012FD1B1" w14:textId="63BAACB1" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="002E1D71" w:rsidP="00971F05">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00971F05" w:rsidRDefault="002E1D71" w14:paraId="012FD1B1" w14:textId="63BAACB1">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Your </w:t>
             </w:r>
             <w:r w:rsidR="00116F0E">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3789,1067 +3812,1103 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Student </w:t>
             </w:r>
             <w:r w:rsidR="00D64231">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00971F05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>M</w:t>
             </w:r>
-            <w:r w:rsidR="00D64231" w:rsidRPr="00CA5491">
+            <w:r w:rsidRPr="00CA5491" w:rsidR="00D64231">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">embership </w:t>
             </w:r>
             <w:r w:rsidR="00971F05">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="00D64231" w:rsidRPr="00CA5491">
+            <w:r w:rsidRPr="00CA5491" w:rsidR="00D64231">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">umber: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75EC2FA3" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="002E1D71">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="002E1D71" w:rsidRDefault="00D64231" w14:paraId="75EC2FA3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="00EC67A8" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="00EC67A8" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">HCPC registration number: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08515567" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="08515567" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(if you are registered with the Health and Care Professions Council)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3345FAD4" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="3345FAD4" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="4BCB3F78" w14:textId="77777777" w:rsidTr="00D64231">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00D64231" w14:paraId="4BCB3F78" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9243" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="0B7BCCC2" w14:textId="4A4F8BBF" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="0B7BCCC2" w14:textId="4A4F8BBF">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Title: Mr/Mrs/Miss/Ms</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="276AEB22" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="276AEB22" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(please delete as appropriate</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="18CBC54D" w14:textId="77777777" w:rsidTr="00892192">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00892192" w14:paraId="18CBC54D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4621" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="22111ACF" w14:textId="2EC125C0" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="22111ACF" w14:textId="2EC125C0">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>FIRST NAME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4622" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="479E9F7C" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="479E9F7C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SURNAME</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52DA390F" w14:textId="018788FA" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="52DA390F" w14:textId="018788FA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="2D05CD19" w14:textId="77777777" w:rsidTr="00D64231">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00D64231" w14:paraId="2D05CD19" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9243" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="6913E7C0" w14:textId="3C5B5108" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="6913E7C0" w14:textId="3C5B5108">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ADDRESS AND POSTCODE (where you live in term-time)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33A2A209" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
-[...59 lines deleted...]
-          <w:p w14:paraId="02F93228" w14:textId="4AF53D1B" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="33A2A209" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="02F1B58D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="467A91EB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="200DC2C2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="3D360A3A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="02F93228" w14:textId="4AF53D1B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="15C4B000" w14:textId="77777777" w:rsidTr="00D64231">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00D64231" w14:paraId="15C4B000" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4324" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EFC9814" w14:textId="753F7B23" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="7EFC9814" w14:textId="753F7B23">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>DATE OF BIRTH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4919" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2AF1B54A" w14:textId="3FED91B9" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="2AF1B54A" w14:textId="3FED91B9">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AGE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="5789AB24" w14:textId="77777777" w:rsidTr="00D64231">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00D64231" w14:paraId="5789AB24" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4324" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3F53B932" w14:textId="7A45FD34" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="3F53B932" w14:textId="7A45FD34">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TELEPHONE NUMBER (mobile)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B222A73" w14:textId="17875EFC" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="2B222A73" w14:textId="17875EFC">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4919" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5CEF1439" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="5CEF1439" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TELEPHONE NUMBER (Landline)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06A0F8DC" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
-[...11 lines deleted...]
-          <w:p w14:paraId="58C34DBA" w14:textId="5AE7B894" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="06A0F8DC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="58C34DBA" w14:textId="5AE7B894">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="57E05BFB" w14:textId="77777777" w:rsidTr="00314EB7">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00314EB7" w14:paraId="57E05BFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9243" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="0570564A" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="0570564A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>EMAIL ADDRESS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A5206EC" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="1A5206EC" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="11F50E3C" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="11F50E3C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EBB57BB" w14:textId="025BEC11" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="3EBB57BB" w14:textId="025BEC11">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ABOUT YOUR STUDIES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7C0060" w14:textId="7F271F31" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="1B7C0060" w14:textId="7F271F31">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D64231" w14:paraId="48EB4703" w14:textId="77777777" w:rsidTr="00D64231">
+      <w:tr w:rsidR="00D64231" w:rsidTr="00D64231" w14:paraId="48EB4703" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECCC434" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+          <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="2ECCC434" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NAME OF UNIVERSITY WHERE YOU ARE STUDYING</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A072945" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
-[...10 lines deleted...]
-          <w:p w14:paraId="6A8D470A" w14:textId="008FDC68" w:rsidR="00D64231" w:rsidRPr="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+          <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="2A072945" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00D64231" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="6A8D470A" w14:textId="008FDC68">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w14:paraId="3959F1B5" w14:textId="77777777" w:rsidTr="00D64231">
+      <w:tr w:rsidR="00D64231" w:rsidTr="00D64231" w14:paraId="3959F1B5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D65F506" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+          <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="0D65F506" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NAME OF COURSE YOU ARE TAKING (including level, e.g. BSc, MSc, PhD)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B89BBE3" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
-[...10 lines deleted...]
-          <w:p w14:paraId="420AF4B1" w14:textId="1B75A6B9" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+          <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="0B89BBE3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="420AF4B1" w14:textId="1B75A6B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w14:paraId="36825E6C" w14:textId="77777777" w:rsidTr="00D64231">
+      <w:tr w:rsidR="00D64231" w:rsidTr="00D64231" w14:paraId="36825E6C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6ABBD924" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+          <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="6ABBD924" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>NAME OF PROGRAMME LEADER</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BD91779" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
-[...21 lines deleted...]
-          <w:p w14:paraId="25C2A00A" w14:textId="2266469D" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+          <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="0BD91779" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="48AFBDB7" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="25C2A00A" w14:textId="2266469D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971237" w14:paraId="3C2D9664" w14:textId="77777777" w:rsidTr="00D64231">
+      <w:tr w:rsidR="00971237" w:rsidTr="00D64231" w14:paraId="3C2D9664" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E40FD3B" w14:textId="77777777" w:rsidR="00971237" w:rsidRDefault="00971237" w:rsidP="00D64231">
+          <w:p w:rsidR="00971237" w:rsidP="00D64231" w:rsidRDefault="00971237" w14:paraId="7E40FD3B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>WHAT YEAR ARE YOU IN?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E60C3E1" w14:textId="77777777" w:rsidR="00971237" w:rsidRDefault="00971237" w:rsidP="00D64231">
-[...10 lines deleted...]
-          <w:p w14:paraId="7DE458BF" w14:textId="31474BE2" w:rsidR="00971237" w:rsidRDefault="00971237" w:rsidP="00D64231">
+          <w:p w:rsidR="00971237" w:rsidP="00D64231" w:rsidRDefault="00971237" w14:paraId="0E60C3E1" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00971237" w:rsidP="00D64231" w:rsidRDefault="00971237" w14:paraId="7DE458BF" w14:textId="31474BE2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52CC41D2" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="52CC41D2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10065" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10065"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="4955FE31" w14:textId="77777777" w:rsidTr="00863317">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00863317" w14:paraId="4955FE31" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="242E37B6" w14:textId="77777777" w:rsidR="00971237" w:rsidRDefault="00971237" w:rsidP="00863317">
+          <w:p w:rsidR="00971237" w:rsidP="00863317" w:rsidRDefault="00971237" w14:paraId="242E37B6" w14:textId="6091783D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="right" w:pos="9849"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Do you work as well as study?  YES/NO</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CCFFFD8" w14:textId="77777777" w:rsidR="00971237" w:rsidRDefault="00971237" w:rsidP="00863317">
+              <w:t>Do you work as</w:t>
+            </w:r>
+            <w:r w:rsidR="009E6F7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> an Apprentice as</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> well as study</w:t>
+            </w:r>
+            <w:r w:rsidR="009E6F7A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or work elsewhere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>?  YES/NO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00971237" w:rsidP="00863317" w:rsidRDefault="00971237" w14:paraId="7CCFFFD8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="right" w:pos="9849"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="044765E8" w14:textId="26986C2B" w:rsidR="00D64231" w:rsidRDefault="00971237" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00971237" w14:paraId="044765E8" w14:textId="26986C2B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="right" w:pos="9849"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Where do you work (name and address of place of employment) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A5FCEB5" w14:textId="1889B2E6" w:rsidR="00971237" w:rsidRDefault="00971237" w:rsidP="00863317">
+          <w:p w:rsidR="00971237" w:rsidP="00863317" w:rsidRDefault="00971237" w14:paraId="0A5FCEB5" w14:textId="1889B2E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="right" w:pos="9849"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75A0DD6B" w14:textId="789F099E" w:rsidR="00971237" w:rsidRDefault="00971237" w:rsidP="00863317">
+          <w:p w:rsidR="00971237" w:rsidP="00863317" w:rsidRDefault="00971237" w14:paraId="75A0DD6B" w14:textId="789F099E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="right" w:pos="9849"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0840DAC7" w14:textId="3B15B8D1" w:rsidR="00FB55BB" w:rsidRDefault="00FB55BB" w:rsidP="00863317">
+          <w:p w:rsidR="00FB55BB" w:rsidP="00863317" w:rsidRDefault="00FB55BB" w14:paraId="0840DAC7" w14:textId="3B15B8D1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="right" w:pos="9849"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B60106D" w14:textId="77777777" w:rsidR="00FB55BB" w:rsidRPr="005C30EC" w:rsidRDefault="00FB55BB" w:rsidP="00863317">
+          <w:p w:rsidRPr="005C30EC" w:rsidR="00FB55BB" w:rsidP="00863317" w:rsidRDefault="00FB55BB" w14:paraId="4B60106D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="right" w:pos="9849"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="421D2622" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="421D2622" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="right" w:pos="9849"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -4864,1387 +4923,1350 @@
             <w:r w:rsidRPr="003E4C3B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Full-time □</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="003E4C3B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Part-</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">Part-time  □   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>and how many hours a week</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="734CD0AC" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="005C30EC" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="005C30EC" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="734CD0AC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="right" w:pos="9849"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E4C3B">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68B6D6A9" w14:textId="2FC07B35" w:rsidR="00971237" w:rsidRPr="00CA5491" w:rsidRDefault="00971237" w:rsidP="00971237">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00971237" w:rsidP="00971237" w:rsidRDefault="00971237" w14:paraId="68B6D6A9" w14:textId="2FC07B35">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6480"/>
                 <w:tab w:val="left" w:pos="7200"/>
                 <w:tab w:val="left" w:pos="7920"/>
                 <w:tab w:val="right" w:pos="9849"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="116D141D" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="116D141D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20A94F57" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="20A94F57" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>WHAT ARE YOUR FAMILY CIRCUMSTANCES?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5575EE" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="1A5575EE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10031" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10031"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="77F843D3" w14:textId="77777777" w:rsidTr="00863317">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00863317" w14:paraId="77F843D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10031" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5B99DD36" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="5B99DD36" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Are you:  Married/Divorced/Single/Widowed/in a civil partnership/living with someone?  </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(please delete as appropriate)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38C851D6" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="38C851D6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A4EE1A1" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="0A4EE1A1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F32873A" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="0F32873A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please complete the following table if you have dependents living at home with </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="207A7638" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+        <w:t xml:space="preserve">Please complete the following table if you have dependents living at home with you, and include your spouse/partner in this section as well. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="207A7638" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10031" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1242"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="205C7AAB" w14:textId="77777777" w:rsidTr="00863317">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="64EA0243" w14:paraId="205C7AAB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="1515F406" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="1515F406" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="063F4E12" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="063F4E12" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Relationship (mother, son, wife etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="45A2AB61" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="45A2AB61" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-          </w:tcPr>
-          <w:p w14:paraId="0C9593D7" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="0C9593D7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Occupation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> please give</w:t>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="61554C49" w14:textId="0346518E">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+                <w:tab w:val="left" w:leader="none" w:pos="6379"/>
+              </w:tabs>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Do</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="305A6AC6">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>they</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> live with you? If not please give</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="648D87A0" w14:textId="77777777" w:rsidTr="00863317">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="64EA0243" w14:paraId="648D87A0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="16DAA60D" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="16DAA60D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="5D20EF7A" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="5D20EF7A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="53900259" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="53900259" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:vMerge/>
-          </w:tcPr>
-          <w:p w14:paraId="56B6E0CE" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="56B6E0CE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="40DB1BD2" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="40DB1BD2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30C73117" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="30C73117" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>b.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="64B3051D" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="64B3051D" w14:textId="7811756E">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+                <w:tab w:val="left" w:leader="none" w:pos="6379"/>
+              </w:tabs>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="1F8FB20A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Their</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="42D8077F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>His/her address</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>Approximate income</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74A4646E" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
-[...14 lines deleted...]
-          <w:p w14:paraId="61ADD33C" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="74A4646E" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="61ADD33C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="51C1FF67" w14:textId="77777777" w:rsidR="00971237" w:rsidRDefault="00971237" w:rsidP="00D64231">
+    <w:p w:rsidR="00971237" w:rsidP="00D64231" w:rsidRDefault="00971237" w14:paraId="51C1FF67" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2498F55F" w14:textId="17C3E8AD" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="2498F55F" w14:textId="17C3E8AD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please give details of children not given in the relevant section above (i.e. children not dependent upon you).  If receiving assistance from other relatives, please give details in this section</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4285881F" w14:textId="77777777" w:rsidR="00971237" w:rsidRPr="00CA5491" w:rsidRDefault="00971237" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00971237" w:rsidP="00D64231" w:rsidRDefault="00971237" w14:paraId="4285881F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2093"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="2693"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="5F78EC8C" w14:textId="77777777" w:rsidTr="00863317">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="64EA0243" w14:paraId="5F78EC8C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1241"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1B09F4BD" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="1B09F4BD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Name and address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="67FEA51D" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="67FEA51D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2F113B0E" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="2F113B0E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Occupation (and relationships if not your child)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="431342AE" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="431342AE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Marital status</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-          </w:tcPr>
-[...21 lines deleted...]
-              <w:t>Do you receive financial assistance from him/her? If so, give total amount</w:t>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="54F1E8B3" w14:textId="151AC6A2">
+            <w:pPr>
+              <w:pStyle w:val="Normal"/>
+              <w:suppressLineNumbers w:val="0"/>
+              <w:tabs>
+                <w:tab w:val="left" w:leader="none" w:pos="2835"/>
+                <w:tab w:val="left" w:leader="none" w:pos="6379"/>
+              </w:tabs>
+              <w:bidi w:val="0"/>
+              <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Do you receive financial </w:t>
+            </w:r>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>assistance</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> from </w:t>
+            </w:r>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="72527926">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>them</w:t>
+            </w:r>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>? If so, give total amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="72D93C6E" w14:textId="77777777" w:rsidTr="00863317">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="64EA0243" w14:paraId="72D93C6E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3D17A8AD" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="3D17A8AD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FAECB50" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="4FAECB50" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7FBAAD6D" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="7FBAAD6D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="379C27FB" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="379C27FB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2693" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7CB6ABE9" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="7CB6ABE9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="06EE00C9" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="06EE00C9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73A0CB4D" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="73A0CB4D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7AA43038" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="7AA43038" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="07DAE03D" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="07DAE03D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12F0319D" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="12F0319D" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2750B3D9" w14:textId="1A6FE1FF" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="5E104AEC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...80 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">WHAT HELP ARE YOU SEEKING? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321722D4" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="321722D4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9493" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="00DC2459" w14:textId="77777777" w:rsidTr="00971237">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="64EA0243" w14:paraId="00DC2459" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="63387975" w14:textId="1F749ACF" w:rsidR="00D64231" w:rsidRPr="00971237" w:rsidRDefault="00D64231" w:rsidP="00971237">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00971237" w:rsidR="00D64231" w:rsidP="00971237" w:rsidRDefault="00D64231" w14:paraId="63387975" w14:textId="1F749ACF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please give full particulars below of your circumstances as to why you are seeking our help</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and what your needs are</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. Please indicate any disabilities, health concerns, special needs or particular hardship.  If your circumstances require special expenditure, please would you give details of those matters.  Please continue on a separate sheet of paper if needed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006B2007">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Please indicate the type of help you are seeking by ticking the appropriate box(es) below.  (Please note that </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>The</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> charity</w:t>
+              <w:t>The charity</w:t>
             </w:r>
             <w:r w:rsidRPr="006B2007">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> may not be able to help in the manner or to the extent that you may wish).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="089862E3" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="089862E3" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
@@ -6313,494 +6335,673 @@
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:softHyphen/>
+            </w:r>
+            <w:r w:rsidRPr="00CA5491">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>_______________________________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="591648B9" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="591648B9" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="46F0CC21" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="46F0CC21" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1ED3EF8C" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="1ED3EF8C" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4399945E" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="4399945E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75DDB110" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="75DDB110" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="54DEA7A0" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="54DEA7A0" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CD185DB" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="7CD185DB" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D090F82" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="0D090F82" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FA4A5E6" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="2FA4A5E6" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A7D40D2" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="5A7D40D2" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="122C9115" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="122C9115" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="52C68F78" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="52C68F78" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="267ADB51" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="267ADB51" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="523C7B68" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="64EA0243" w:rsidP="64EA0243" w:rsidRDefault="64EA0243" w14:paraId="2E4C2D22" w14:textId="1F02DDA7">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75571B78" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="64EA0243" w:rsidP="64EA0243" w:rsidRDefault="64EA0243" w14:paraId="4FC64A6D" w14:textId="744DD671">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="29C5D0DE" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="523C7B68" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="75571B78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="29C5D0DE" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="24EA9B4F" w14:textId="518F0EDF" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="24EA9B4F" w14:textId="518F0EDF">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="783A7406" w14:textId="77777777" w:rsidR="00FB55BB" w:rsidRPr="00CA5491" w:rsidRDefault="00FB55BB" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00FB55BB" w:rsidP="00863317" w:rsidRDefault="00FB55BB" w14:paraId="783A7406" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="670751AA" w14:textId="77777777" w:rsidR="00FB55BB" w:rsidRPr="00CA5491" w:rsidRDefault="00FB55BB" w:rsidP="00FB55BB">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00FB55BB" w:rsidP="00FB55BB" w:rsidRDefault="00FB55BB" w14:paraId="670751AA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="527662AD" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="527662AD" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22B47AEA" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="22B47AEA" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="0852E2A6" w14:textId="77777777" w:rsidTr="00971237">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="64EA0243" w14:paraId="0852E2A6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1895"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="62A24601" w14:textId="54B1540E" w:rsidR="00D64231" w:rsidRDefault="00971237" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00971237" w14:paraId="62A24601" w14:textId="54B1540E">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Please confirm that you applied for help to your </w:t>
-[...22 lines deleted...]
-          <w:p w14:paraId="06648D0A" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00863317">
+              <w:t>Please confirm that you applied for help to your University student hardship fund and what was the outcome.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="06648D0A" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A598BBE" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="2C92A27D" w14:textId="0F03BA7C">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
-                <w:b/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="49FF934E" w14:textId="4F73CF55">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="282DB6EA" w14:textId="21E1EA37">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="2073F011" w14:textId="4BCE80FE">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="00466053" w14:textId="04602BD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="6A598BBE" w14:textId="1471E4B7">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00971237" w:rsidRPr="00CA5491" w14:paraId="5697DA3F" w14:textId="77777777" w:rsidTr="00971237">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00971237" w:rsidTr="64EA0243" w14:paraId="5697DA3F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1895"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9493" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="410ACE44" w14:textId="75820369" w:rsidR="00971237" w:rsidRDefault="00971237" w:rsidP="00863317">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="00971237" w:rsidP="00863317" w:rsidRDefault="00971237" w14:paraId="21814458" w14:textId="02A0D1D0">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:b/>
+            </w:pPr>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="30F09B1B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Have you applied for help from any other charities or sources</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="30F09B1B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> such as State or Local benefits</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA5491">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="30F09B1B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="30F09B1B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA5491">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="30F09B1B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If you have applied for such help</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="30F09B1B">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, what was the outcome</w:t>
             </w:r>
-            <w:r w:rsidR="00FB55BB">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="64EA0243" w:rsidR="729D89BC">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
+          </w:p>
+          <w:p w:rsidR="00971237" w:rsidP="64EA0243" w:rsidRDefault="00971237" w14:paraId="7CF9A3EC" w14:textId="17B9410B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00971237" w:rsidP="64EA0243" w:rsidRDefault="00971237" w14:paraId="168CF24B" w14:textId="79D2560A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00971237" w:rsidP="64EA0243" w:rsidRDefault="00971237" w14:paraId="7E72EF4A" w14:textId="59200B67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00971237" w:rsidP="64EA0243" w:rsidRDefault="00971237" w14:paraId="5B73247A" w14:textId="1D78B6A8">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00971237" w:rsidP="64EA0243" w:rsidRDefault="00971237" w14:paraId="0ED63336" w14:textId="4EEC188A">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00971237" w:rsidP="64EA0243" w:rsidRDefault="00971237" w14:paraId="1CD16D7B" w14:textId="48B8A3A5">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00971237" w:rsidP="64EA0243" w:rsidRDefault="00971237" w14:paraId="58FCFBF3" w14:textId="53A3DDE2">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00971237" w:rsidP="64EA0243" w:rsidRDefault="00971237" w14:paraId="410ACE44" w14:textId="2E80B47E">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6FC34DEA" w14:textId="77777777" w:rsidR="00971F05" w:rsidRDefault="00971F05" w:rsidP="00D64231">
+    <w:p w:rsidR="00971F05" w:rsidP="00D64231" w:rsidRDefault="00971F05" w14:paraId="6FC34DEA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ECDBFFC" w14:textId="77AAD53C" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="6ECDBFFC" w14:textId="77AAD53C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>INCOME AND EXPENDITURE</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">?  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664B23E6" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="664B23E6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We need to know about your income and essential bills, so that we may decide how best to help you.  Please would you provide us with details of your </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -6808,7476 +7009,7709 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>MONTHLY BUDGET</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> below.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please make sure you complete the totals in the relevant places.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="4C00D7CB" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00FB55BB" w14:paraId="4C00D7CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="6BAD2A69" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="6BAD2A69" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>INCOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="6D40E1A6" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="6D40E1A6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>YOU</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1D7F89" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="6D1D7F89" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PARTNER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB289B5" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="1FB289B5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ESSENTIAL EXPENDITURE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="00B0F0"/>
           </w:tcPr>
-          <w:p w14:paraId="1F599DA0" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="1F599DA0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">AMOUNT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="3F2C81C9" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00FB55BB" w14:paraId="3F2C81C9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="57636A53" w14:textId="6824C6E4" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00971237" w:rsidP="00863317">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00971237" w14:paraId="57636A53" w14:textId="6824C6E4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Student loans</w:t>
             </w:r>
             <w:r w:rsidR="00D36FF4">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>: tuition fees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="1BF2DB5B" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="1BF2DB5B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="4ED5E66F" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="4ED5E66F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="7EF608E3" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="7EF608E3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Rent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
-          </w:tcPr>
-          <w:p w14:paraId="3FBFE121" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="3FBFE121" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="5ADE166E" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00FB55BB" w14:paraId="5ADE166E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="297BCAD9" w14:textId="76B57203" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00B27E0D">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00B27E0D" w:rsidRDefault="00D36FF4" w14:paraId="297BCAD9" w14:textId="76B57203">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Student loans: maintenance costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0D219D9C" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="0D219D9C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5DA814AE" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="5DA814AE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="142E3B18" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="142E3B18" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Ground rent, service charges</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4C9DC010" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="4C9DC010" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="799FEA0B" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="799FEA0B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="150F5407" w14:textId="66B74617" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="150F5407" w14:textId="66B74617">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Contributions from family</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="081750C3" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="081750C3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0181EF82" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="0181EF82" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="70CDF736" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="70CDF736" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Mortgage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2891BA2C" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="2891BA2C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="598D5174" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="598D5174" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="06E2B3D1" w14:textId="1182F795" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="06E2B3D1" w14:textId="1182F795">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Salary (take home pay if you work)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="42190A4E" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="42190A4E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="55AD20B6" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="55AD20B6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6DCCBFCE" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="6DCCBFCE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Secured loans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="62E72BEF" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="62E72BEF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="743C49C7" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="743C49C7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1D7AC2FB" w14:textId="5871E1F8" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="1D7AC2FB" w14:textId="5871E1F8">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Maintenance/child support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0996E9FC" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="0996E9FC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7D9B1101" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="7D9B1101" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="40E856DD" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="40E856DD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Building/contents insurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2C592DBC" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="2C592DBC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="64BAAE03" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="64BAAE03" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="47E7583F" w14:textId="3F8EC9C7" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="47E7583F" w14:textId="3F8EC9C7">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Income Support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="11313398" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="11313398" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2795055E" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="2795055E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1AFBB500" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="1AFBB500" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Pension and life insurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="455B9046" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="455B9046" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="5219FBE2" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="5219FBE2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="68B28819" w14:textId="63DFB64D" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="68B28819" w14:textId="63DFB64D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Universal Credit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="241C0D36" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="241C0D36" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="63339A32" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="63339A32" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4DAF583D" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="4DAF583D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Council Tax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5AD90176" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="5AD90176" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="1E04B4A5" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="1E04B4A5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="49E0FC25" w14:textId="71954506" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="49E0FC25" w14:textId="71954506">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Carer’s Allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5735F89F" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="5735F89F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4C8FDC27" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="4C8FDC27" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="45FDAFB1" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="45FDAFB1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Gas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3049E5E1" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="3049E5E1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="1232ABF9" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="1232ABF9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3592D17E" w14:textId="58D2A5FD" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="3592D17E" w14:textId="58D2A5FD">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Child Benefit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5C7BA76A" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="5C7BA76A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0ED262C8" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="0ED262C8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="38243AE5" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="38243AE5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Electricity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="60F42B6C" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="60F42B6C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="116AEA23" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="116AEA23" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3CFC2BDA" w14:textId="661F291D" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="3CFC2BDA" w14:textId="661F291D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Child Tax Credits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="312B0D1C" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="312B0D1C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5BA2A684" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="5BA2A684" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="09DAEA67" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="09DAEA67" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2E5F19BB" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="2E5F19BB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="73841984" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="73841984" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4DA4F3F7" w14:textId="45AAA23A" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="4DA4F3F7" w14:textId="45AAA23A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Working Tax Credits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4C302DDC" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="4C302DDC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6F5C36AC" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="6F5C36AC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3FAA57F3" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="3FAA57F3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Other utilities (coal, oil, etc)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="04FCDBAC" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="04FCDBAC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="325898C7" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="325898C7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2DD3DA76" w14:textId="2EA1F55D" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="2DD3DA76" w14:textId="2EA1F55D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>DLA, PIP, Attendance allowance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="33709DEF" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="33709DEF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0267B517" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="0267B517" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5F9AEFF9" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="5F9AEFF9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>TV licence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="55F4FB46" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="55F4FB46" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="026E9B24" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="026E9B24" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0BE9D6CC" w14:textId="6306043E" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="0BE9D6CC" w14:textId="6306043E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Housing Benefit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="24E2150C" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="24E2150C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="104E2509" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="104E2509" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="20EF7C2D" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="20EF7C2D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Court fines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1E7B7CC7" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="1E7B7CC7" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="040E5632" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="040E5632" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="68425412" w14:textId="69644B5C" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="68425412" w14:textId="69644B5C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Council Tax Benefit/Reduction </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="53A025E2" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="53A025E2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="41DA3CCC" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="41DA3CCC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6C5B34F3" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="6C5B34F3" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Maintenance or child support</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="020B3C20" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="020B3C20" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="3E131516" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="3E131516" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="350D62FB" w14:textId="29B1E364" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="350D62FB" w14:textId="29B1E364">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>State pension</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5D9B0519" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="5D9B0519" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1F1F7D71" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="1F1F7D71" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="161C22AF" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="161C22AF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Childcare costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="506B43C1" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="506B43C1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="427E0B99" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="427E0B99" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7D1CBBE3" w14:textId="01731C1C" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="7D1CBBE3" w14:textId="01731C1C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Private or work pension</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5260FDEE" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="5260FDEE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6DFA8713" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="6DFA8713" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3F1CC828" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="3F1CC828" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Adult</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>care costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4E3781DE" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="4E3781DE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="28DA4867" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="28DA4867" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="788FC046" w14:textId="1DF4042A" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="788FC046" w14:textId="1DF4042A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Other (state …………………</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Other (state ……………………..……)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="3DD03983" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="783B28A2" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="1092CB16" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>…..</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Telephone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="6A85C4C2" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="71D492CA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3114" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="59186FE8" w14:textId="3BF0BF9F">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>……)</w:t>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:r w:rsidR="001B3BD0">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CA5491">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(state ……………………..……)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3DD03983" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="198A04FB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="783B28A2" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="5EEDC1A9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1092CB16" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="622B5E3D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Telephone</w:t>
+              <w:t>Mobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6A85C4C2" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="34CB2EF1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="71D492CA" w14:textId="77777777" w:rsidTr="00FB55BB">
-[...132 lines deleted...]
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="72B893FB" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="72B893FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
-          <w:p w14:paraId="031034EA" w14:textId="017A5D06" w:rsidR="00D36FF4" w:rsidRPr="001B3BD0" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+          <w:p w:rsidRPr="001B3BD0" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="031034EA" w14:textId="017A5D06">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>INDIVIDUAL TOTALS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCAAD48" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="1FCAAD48" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3D666672" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="3D666672" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1C74F23E" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="1C74F23E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4D7DEB4C" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="4D7DEB4C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="7F3FAD98" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="7F3FAD98" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
-          <w:p w14:paraId="2E11E810" w14:textId="4E4F60A2" w:rsidR="00D36FF4" w:rsidRPr="001B3BD0" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+          <w:p w:rsidRPr="001B3BD0" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="2E11E810" w14:textId="4E4F60A2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>TOTAL HOUSEHOLD INCOME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="00008C9A" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="00008C9A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="301E9ACE" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="301E9ACE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2125A6C8" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="2125A6C8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>TV or cable package</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3C7C1508" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="3C7C1508" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w14:paraId="5847AF96" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidTr="00FB55BB" w14:paraId="5847AF96" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="33FD37ED" w14:textId="76C2F0DC" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="33FD37ED" w14:textId="76C2F0DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>PRIORITY DEBTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="145751E5" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="145751E5" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Public transport</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="74ED8D03" w14:textId="77777777" w:rsidR="00D36FF4" w:rsidRPr="00CA5491" w:rsidRDefault="00D36FF4" w:rsidP="00D36FF4">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D36FF4" w:rsidP="00D36FF4" w:rsidRDefault="00D36FF4" w14:paraId="74ED8D03" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w14:paraId="3DBE1546" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidTr="00FB55BB" w14:paraId="3DBE1546" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5128054D" w14:textId="4B4EF77B" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="5128054D" w14:textId="4B4EF77B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Mortgage arrears</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="136363E1" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="136363E1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="66FB795D" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="66FB795D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Other (taxis)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="586BE1B0" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="586BE1B0" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w14:paraId="0348104A" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidTr="00FB55BB" w14:paraId="0348104A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4042ED54" w14:textId="2F7913DC" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="4042ED54" w14:textId="2F7913DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>nd</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> mortgage arrears</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="6C070803" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="6C070803" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="64CB3F58" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="64CB3F58" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Car Hire Purchase</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6449EE4E" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="6449EE4E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w14:paraId="2ED8C6F0" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidTr="00FB55BB" w14:paraId="2ED8C6F0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="00D8D7CC" w14:textId="52FBA128" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="00D8D7CC" w14:textId="52FBA128">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Secured loan arrears</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="7EA59436" w14:textId="63BDBBC1" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="7EA59436" w14:textId="63BDBBC1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3133D7B4" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="3133D7B4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Car insurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2CE6D727" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="2CE6D727" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w14:paraId="522B5671" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidTr="00FB55BB" w14:paraId="522B5671" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="735558DB" w14:textId="1A626B40" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="735558DB" w14:textId="1A626B40">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Rent arrears</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4D54C1E0" w14:textId="11B8A317" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="4D54C1E0" w14:textId="11B8A317">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="479E7C4D" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="479E7C4D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Road tax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="26136C38" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00CA5491" w:rsidRDefault="00B27E0D" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00B27E0D" w:rsidP="001B3BD0" w:rsidRDefault="00B27E0D" w14:paraId="26136C38" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="71BDEC24" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="71BDEC24" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="63A00C6F" w14:textId="7B427F89" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="63A00C6F" w14:textId="7B427F89">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Council tax arrears</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="0E09E0EF" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="0E09E0EF" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2C06E5CD" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="2C06E5CD" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Fuel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1FAAAD0F" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="1FAAAD0F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="6FAE2D2F" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="6FAE2D2F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="19AA15F4" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="19AA15F4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel debts: </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00CA5491">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
               <w:t>Gas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E191D29" w14:textId="3BD56422" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="1E191D29" w14:textId="3BD56422">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00CA5491">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
               <w:t>Electricity</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00CA5491">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="44807FF1" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="44807FF1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="10B9166C" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="10B9166C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>MOT and maintenance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="279DE6DB" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="279DE6DB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="0751B6E4" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="0751B6E4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="080844CF" w14:textId="68C56CA1" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="080844CF" w14:textId="68C56CA1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Court fine arrears</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="40447FDB" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="40447FDB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1EE9D96A" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="1EE9D96A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Breakdown or recovery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0C467DB8" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="0C467DB8" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="2CCFE179" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="2CCFE179" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="64E20166" w14:textId="3D0B3C7E" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="64E20166" w14:textId="3D0B3C7E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Child maintenance arrears</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="4D5C8537" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="4D5C8537" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="716F5CAE" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="716F5CAE" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Food and housekeeping</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="584366E9" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="584366E9" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="1481272B" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="1481272B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3E0996DB" w14:textId="09EA6D93" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="3E0996DB" w14:textId="09EA6D93">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Hire Purchase arrears</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="10ED165E" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="10ED165E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="727FE093" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="727FE093" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Clothing and footwear</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2ED74BBC" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="2ED74BBC" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="50E28C07" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="50E28C07" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="10173" w:type="dxa"/>
               <w:tblBorders>
-                <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-                <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+                <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3004"/>
               <w:gridCol w:w="2761"/>
               <w:gridCol w:w="4408"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB55BB" w:rsidRPr="00CA5491" w14:paraId="12542423" w14:textId="77777777" w:rsidTr="00FB55BB">
+            <w:tr w:rsidRPr="00CA5491" w:rsidR="00FB55BB" w:rsidTr="00FB55BB" w14:paraId="12542423" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3004" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D2FE2B7" w14:textId="77777777" w:rsidR="00FB55BB" w:rsidRPr="00CA5491" w:rsidRDefault="00FB55BB" w:rsidP="001B3BD0">
+                <w:p w:rsidRPr="00CA5491" w:rsidR="00FB55BB" w:rsidP="001B3BD0" w:rsidRDefault="00FB55BB" w14:paraId="5D2FE2B7" w14:textId="77777777">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="2835"/>
                       <w:tab w:val="left" w:pos="6379"/>
                     </w:tabs>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00CA5491">
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                     <w:t>TOTAL</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2761" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 </w:tcPr>
-                <w:p w14:paraId="6D80F42C" w14:textId="4CC28332" w:rsidR="00FB55BB" w:rsidRPr="00CA5491" w:rsidRDefault="00FB55BB" w:rsidP="001B3BD0">
+                <w:p w:rsidRPr="00CA5491" w:rsidR="00FB55BB" w:rsidP="001B3BD0" w:rsidRDefault="00FB55BB" w14:paraId="6D80F42C" w14:textId="4CC28332">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1276"/>
                       <w:tab w:val="left" w:pos="2835"/>
                       <w:tab w:val="left" w:pos="6379"/>
                     </w:tabs>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="4408" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="A8D08D"/>
                 </w:tcPr>
-                <w:p w14:paraId="0724300D" w14:textId="77777777" w:rsidR="00FB55BB" w:rsidRPr="00CA5491" w:rsidRDefault="00FB55BB" w:rsidP="001B3BD0">
+                <w:p w:rsidRPr="00CA5491" w:rsidR="00FB55BB" w:rsidP="001B3BD0" w:rsidRDefault="00FB55BB" w14:paraId="0724300D" w14:textId="77777777">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="2835"/>
                       <w:tab w:val="left" w:pos="6379"/>
                     </w:tabs>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:rFonts w:cs="Arial"/>
                       <w:b/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="033E51AE" w14:textId="63C090D4" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="033E51AE" w14:textId="63C090D4">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="08D01FD6" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="08D01FD6" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Health (prescriptions, glasses)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3361FAE2" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="3361FAE2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="73CD714E" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="73CD714E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1E22D4A1" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="1E22D4A1" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1134"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="3943EBD2" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="3943EBD2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7DBAAE21" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="7DBAAE21" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Hairdressing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7DB715D4" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="7DB715D4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="00B0A395" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="00B0A395" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5382" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
           </w:tcPr>
-          <w:p w14:paraId="03113E9C" w14:textId="3E34F39C" w:rsidR="001B3BD0" w:rsidRPr="001B3BD0" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="001B3BD0" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="03113E9C" w14:textId="3E34F39C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B3BD0">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>NON-PRIORITY DEBTS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="479BA277" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="479BA277" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>School and work meals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="38B48720" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="38B48720" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="64EAD18B" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="64EAD18B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="13802D26" w14:textId="3FB100CE" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="13802D26" w14:textId="3FB100CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Loans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="3750D01E" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="3750D01E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="324CCE8D" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="324CCE8D" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Pocket money</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="479CC97E" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="479CC97E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="6220BA36" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="6220BA36" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1F75BB7B" w14:textId="0478B9CE" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="1F75BB7B" w14:textId="0478B9CE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Catalogues</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="02A62C70" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="02A62C70" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3C03747E" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="3C03747E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Hobbies and leisure</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="6B98DB44" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="6B98DB44" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="2290F944" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="2290F944" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="1C9482DC" w14:textId="267CB495" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="1C9482DC" w14:textId="267CB495">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="086CF237" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="086CF237" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5694D59C" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="5694D59C" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Vet bills and pet insurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="26D3B344" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="26D3B344" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="7C989900" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="7C989900" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="2EB77D12" w14:textId="1AAAC26B" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="2EB77D12" w14:textId="1AAAC26B">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00783287">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="5045ED6F" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="5045ED6F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="25B2A99F" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="25B2A99F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>College of Podiatry fees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5221FA9F" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="5221FA9F" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="6BA2180F" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="6BA2180F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="05327CC8" w14:textId="23F131EE" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="05327CC8" w14:textId="23F131EE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00783287">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="7CE9A7CB" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="7CE9A7CB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2AD71E38" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="2AD71E38" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Other professional fees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="19AF0D68" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="19AF0D68" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w14:paraId="3EDBEED9" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidTr="00FB55BB" w14:paraId="3EDBEED9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3A2725" w14:textId="77152DA2" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="3D3A2725" w14:textId="77152DA2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00783287">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="4481EA04" w14:textId="3866077D" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="4481EA04" w14:textId="3866077D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="46FB6AF4" w14:textId="28721802" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="46FB6AF4" w14:textId="28721802">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Other (state …………………….……)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3642E1C4" w14:textId="77777777" w:rsidR="001B3BD0" w:rsidRPr="00CA5491" w:rsidRDefault="001B3BD0" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="001B3BD0" w:rsidP="001B3BD0" w:rsidRDefault="001B3BD0" w14:paraId="3642E1C4" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FB55BB" w:rsidRPr="00CA5491" w14:paraId="77CFBA3E" w14:textId="77777777" w:rsidTr="00FB55BB">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00FB55BB" w:rsidTr="00FB55BB" w14:paraId="77CFBA3E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
-          <w:p w14:paraId="1666E216" w14:textId="71663979" w:rsidR="00FB55BB" w:rsidRPr="001B3BD0" w:rsidRDefault="00FB55BB" w:rsidP="001B3BD0">
+          <w:p w:rsidRPr="001B3BD0" w:rsidR="00FB55BB" w:rsidP="001B3BD0" w:rsidRDefault="00FB55BB" w14:paraId="1666E216" w14:textId="71663979">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1276"/>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="03FC2503" w14:textId="77777777" w:rsidR="00FB55BB" w:rsidRPr="00CA5491" w:rsidRDefault="00FB55BB" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00FB55BB" w:rsidP="001B3BD0" w:rsidRDefault="00FB55BB" w14:paraId="03FC2503" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="92D050"/>
           </w:tcPr>
-          <w:p w14:paraId="31A318DB" w14:textId="77777777" w:rsidR="00FB55BB" w:rsidRPr="00CA5491" w:rsidRDefault="00FB55BB" w:rsidP="00FB55BB">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00FB55BB" w:rsidP="00FB55BB" w:rsidRDefault="00FB55BB" w14:paraId="31A318DB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>EXPENDITURE TOTAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4475D741" w14:textId="067E2D78" w:rsidR="00FB55BB" w:rsidRPr="00CA5491" w:rsidRDefault="00FB55BB" w:rsidP="001B3BD0">
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00FB55BB" w:rsidP="001B3BD0" w:rsidRDefault="00FB55BB" w14:paraId="4475D741" w14:textId="067E2D78">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D6F4720" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="3D6F4720" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>DO YOU HAVE ANY SAVINGS OR INVESTMENTS</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71086C44" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="71086C44" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(please give details of your savings or income-producing assets, e.g. Current Account, Building Society, ISA, National Savings Certificates, Insurance Policies, Property, Stocks and Shares)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2E5E24" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="6B2E5E24" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:pos="6379"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2969"/>
         <w:gridCol w:w="2907"/>
         <w:gridCol w:w="3140"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="6524140C" w14:textId="77777777" w:rsidTr="00863317">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00863317" w14:paraId="6524140C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDE8B94" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00B27E0D">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00B27E0D" w:rsidRDefault="00D64231" w14:paraId="6CDE8B94" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Type of Savings or Investment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="309D9A63" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="309D9A63" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount or value</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="293897EA" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="293897EA" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B28BE93" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="7B28BE93" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Income received from savings/investments in last 12 months </w:t>
             </w:r>
             <w:r w:rsidRPr="00CA5491">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(if not paid an annual income, e.g. Savings Certificates, please give maturity date and other details)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D64231" w:rsidRPr="00CA5491" w14:paraId="6D0B029C" w14:textId="77777777" w:rsidTr="00863317">
+      <w:tr w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidTr="00863317" w14:paraId="6D0B029C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1027"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3421F9EF" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
-[...111 lines deleted...]
-          <w:p w14:paraId="643BE49B" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="3421F9EF" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="167E1D0B" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="7F2CF2F4" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="7A71712D" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="6D0FB2F9" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="0E51DC64" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="7580AB63" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="643BE49B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68BE0106" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
-[...127 lines deleted...]
-          <w:p w14:paraId="7109D933" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="68BE0106" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="5C3A208A" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="3CFF3469" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="258A77AA" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="4C1D6E3A" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="201A8D20" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="35A4C73D" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="0D7C34FF" w14:textId="77777777">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2835"/>
+                <w:tab w:val="left" w:pos="6379"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="7109D933" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3341" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21DE6D12" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00863317">
+          <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00863317" w:rsidRDefault="00D64231" w14:paraId="21DE6D12" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2835"/>
                 <w:tab w:val="left" w:pos="6379"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5A7007EB" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="5A7007EB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16EC95EB" w14:textId="77777777" w:rsidR="00D64231" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="16EC95EB" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D402028" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00E21202" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00E21202" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="0D402028" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E21202">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>DECLARATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701E5274" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00E21202" w:rsidRDefault="00D64231" w:rsidP="00D64231">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidRPr="00E21202" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="3B7F868E" w14:textId="5B5FF77C">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E21202">
+        <w:t xml:space="preserve">Please sign and date the declaration below, and return it, along with your supporting documents, to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="3143A523">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please sign and date the declaration below, and return it, along with your supporting documents, to the Honorary Secretary at the </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Katie Harwood, Environment, Social and Governance Officer via </w:t>
+      </w:r>
+      <w:hyperlink r:id="R8942ada0ca794ff5">
+        <w:r w:rsidRPr="64EA0243" w:rsidR="3143A523">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>katie.harwood@rcpod.org.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>College’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E21202">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E21202" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="03C7BF1E" w14:textId="003FEFAA">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>s offices. I declare that the above is to the very best of my knowledge a true account of my circumstances.  If it subsequently transpires that I have provided false information, I may be referred to the College’s Professional Conduct Committee.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="564E279F" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E21202" w:rsidR="00D64231" w:rsidP="64EA0243" w:rsidRDefault="00D64231" w14:paraId="701E5274" w14:textId="1AD44C76">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>I declare that the above is to the very best of my knowledge a true account of my circumstances.  If it subsequently transpires that I have provided false information, I may be referred to the College’s Professional Conduct Committee.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="564E279F" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B27E0D" w14:paraId="530AA369" w14:textId="77777777" w:rsidTr="00B27E0D">
+      <w:tr w:rsidR="00B27E0D" w:rsidTr="00B27E0D" w14:paraId="530AA369" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61151CFC" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00B27E0D" w:rsidRDefault="00B27E0D" w:rsidP="00D64231">
+          <w:p w:rsidRPr="00B27E0D" w:rsidR="00B27E0D" w:rsidP="00D64231" w:rsidRDefault="00B27E0D" w14:paraId="61151CFC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Signed</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38331147" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRDefault="00B27E0D" w:rsidP="00D64231">
+          <w:p w:rsidR="00B27E0D" w:rsidP="00D64231" w:rsidRDefault="00B27E0D" w14:paraId="38331147" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="700C669B" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRDefault="00B27E0D" w:rsidP="00D64231">
+          <w:p w:rsidR="00B27E0D" w:rsidP="00D64231" w:rsidRDefault="00B27E0D" w14:paraId="700C669B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07DC5391" w14:textId="1A2A9E6C" w:rsidR="00B27E0D" w:rsidRDefault="00B27E0D" w:rsidP="00D64231">
+          <w:p w:rsidR="00B27E0D" w:rsidP="00D64231" w:rsidRDefault="00B27E0D" w14:paraId="07DC5391" w14:textId="1A2A9E6C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7E86EB" w14:textId="5052FB67" w:rsidR="00B27E0D" w:rsidRPr="00B27E0D" w:rsidRDefault="00B27E0D" w:rsidP="00D64231">
+          <w:p w:rsidRPr="00B27E0D" w:rsidR="00B27E0D" w:rsidP="00D64231" w:rsidRDefault="00B27E0D" w14:paraId="2A7E86EB" w14:textId="5052FB67">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="75191C8B" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="75191C8B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SUPPORTING DOCUMENTS </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F68EA5E" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="5F68EA5E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56F40B50" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="56F40B50" w14:textId="64A49856">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B27E0D">
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We need </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B27E0D">
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>copies</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B27E0D">
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of documents to confirm your income and expenditure.  </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B27E0D">
+        <w:t xml:space="preserve"> of documents to confirm your income and expenditure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Please send us photocopies (not originals)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B27E0D">
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="71009E66">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6B62DCDE" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>email</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> us photocopies (not originals)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of evidence of any of the items listed below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If you have a spouse or partner, please would you send us any relevant information concerning them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="64EA0243" w:rsidR="4CE9FF88">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="6B62DCDE" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60826BB5" w14:textId="3C57B876" w:rsidR="00B27E0D" w:rsidRPr="00B27E0D" w:rsidRDefault="00B27E0D" w:rsidP="00A201BC">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00B27E0D" w:rsidP="00A201BC" w:rsidRDefault="00B27E0D" w14:paraId="60826BB5" w14:textId="3C57B876">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A copy of your student funding notification</w:t>
       </w:r>
       <w:r w:rsidR="002E1D71">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> or letter of sponsorship if you are an International Student</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500082FB" w14:textId="5E913762" w:rsidR="00B27E0D" w:rsidRPr="00B27E0D" w:rsidRDefault="00B27E0D" w:rsidP="00B27E0D">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00B27E0D" w:rsidP="00B27E0D" w:rsidRDefault="00B27E0D" w14:paraId="500082FB" w14:textId="5E913762">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F29887F" w14:textId="0A0249FE" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00A201BC">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00A201BC" w:rsidRDefault="00D64231" w14:paraId="3F29887F" w14:textId="0A0249FE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A copy of all Bank Statements for the last three months (including current and savings accounts, Post Office and Building Society accounts where applicable</w:t>
       </w:r>
-      <w:r w:rsidR="00B27E0D" w:rsidRPr="00B27E0D">
+      <w:r w:rsidRPr="00B27E0D" w:rsidR="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F4A711" w14:textId="77777777" w:rsidR="00B27E0D" w:rsidRPr="00B27E0D" w:rsidRDefault="00B27E0D" w:rsidP="00B27E0D">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00B27E0D" w:rsidP="00B27E0D" w:rsidRDefault="00B27E0D" w14:paraId="42F4A711" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37663E70" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="37663E70" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If you are employed, payslips for the last three months.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68762168" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="68762168" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16EC8101" w14:textId="034F43CD" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="16EC8101" w14:textId="034F43CD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Notification of any of the following benefits: Universal Credit</w:t>
       </w:r>
-      <w:r w:rsidR="00B27E0D" w:rsidRPr="00B27E0D">
+      <w:r w:rsidRPr="00B27E0D" w:rsidR="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other State benefits</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>, Housing Benefit, or Council Tax Benefit.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1DBE43" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="0A1DBE43" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3218BAFA" w14:textId="0DB8099D" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="3218BAFA" w14:textId="0DB8099D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Most recent letter from the Department for Work and Pensions showing the calculation of any non-means tested benefits such as Disability Living Allowance</w:t>
       </w:r>
-      <w:r w:rsidR="00B27E0D" w:rsidRPr="00B27E0D">
+      <w:r w:rsidRPr="00B27E0D" w:rsidR="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>and so on.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55BA5ED4" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="55BA5ED4" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69D4DDA7" w14:textId="68558D85" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="69D4DDA7" w14:textId="68558D85">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If you receive Child Tax Credit</w:t>
       </w:r>
-      <w:r w:rsidR="00B27E0D" w:rsidRPr="00B27E0D">
+      <w:r w:rsidRPr="00B27E0D" w:rsidR="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, most recent notification from Inland Revenue, including the page showing the </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="26484C6D" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+        <w:t>, most recent notification from Inland Revenue, including the page showing the calculation; also confirmation of Child Benefit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="26484C6D" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EA8B5A2" w14:textId="14DD4B86" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="3EA8B5A2" w14:textId="14DD4B86">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If you live in rented accommodation, the most recent confirmation of the rent you pay (this may be </w:t>
       </w:r>
-      <w:r w:rsidR="00B27E0D" w:rsidRPr="00B27E0D">
+      <w:r w:rsidRPr="00B27E0D" w:rsidR="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>annotated on your bank statement</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694CDEFE" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="694CDEFE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="451399A1" w14:textId="2090803A" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="451399A1" w14:textId="2090803A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are purchasing your home, a note of the mortgage you pay each month (this may be </w:t>
       </w:r>
-      <w:r w:rsidR="00B27E0D" w:rsidRPr="00B27E0D">
+      <w:r w:rsidRPr="00B27E0D" w:rsidR="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>annotated</w:t>
       </w:r>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> on your bank statement).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF989C9" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="1BF989C9" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F27A4C2" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="4F27A4C2" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>If you have a spouse, partner or dependents, please would you provide details of their earned income, benefits received etc as requested on the application form.  This information should be supported by bank statements, pay slips, and documents from the Department for Work and Pensions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE87DEB" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="3EE87DEB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7833793C" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00B27E0D" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00B27E0D" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="7833793C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B27E0D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>A copy of your most recent bills for gas, electricity and telephone (within the last three months).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BEDCF8" w14:textId="77777777" w:rsidR="00D64231" w:rsidRPr="00CA5491" w:rsidRDefault="00D64231" w:rsidP="00D64231">
+    <w:p w:rsidRPr="00CA5491" w:rsidR="00D64231" w:rsidP="00D64231" w:rsidRDefault="00D64231" w14:paraId="69BEDCF8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA5491">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="487C3BE8" w14:textId="77777777" w:rsidR="00705887" w:rsidRPr="00FC4742" w:rsidRDefault="00705887" w:rsidP="00FC4742">
+    <w:p w:rsidRPr="00FC4742" w:rsidR="00705887" w:rsidP="00FC4742" w:rsidRDefault="00705887" w14:paraId="487C3BE8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00705887" w:rsidRPr="00FC4742">
-      <w:pgSz w:w="11906" w:h="16838"/>
+    <w:sectPr w:rsidRPr="00FC4742" w:rsidR="00705887">
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04206511"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0920746A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="097A33D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6482405E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CED202F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6405EEA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AF546B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CBD2E1B2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46741190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE02717C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FF064E1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9C0E4106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50911604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CBEFA64"/>
     <w:lvl w:ilvl="0" w:tplc="5BB0DFAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57273C47"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="538CAF10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65FB140D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EEA48F60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="699552D5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="15D4B852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C263FB9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D2B05EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1337031239">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2115785197">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="838230151">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="660934242">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1756048720">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="451287612">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1811438003">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1998068257">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1081834396">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="17200236">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1257249100">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:zoom w:percent="136"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00003035"/>
     <w:rsid w:val="00003035"/>
     <w:rsid w:val="00063AD3"/>
     <w:rsid w:val="00116F0E"/>
     <w:rsid w:val="00135841"/>
     <w:rsid w:val="001A6018"/>
     <w:rsid w:val="001B3BD0"/>
+    <w:rsid w:val="00266114"/>
     <w:rsid w:val="002E1D71"/>
     <w:rsid w:val="00342FB3"/>
     <w:rsid w:val="00413AAA"/>
     <w:rsid w:val="004503EB"/>
     <w:rsid w:val="0045073A"/>
     <w:rsid w:val="00450FDB"/>
     <w:rsid w:val="0049645A"/>
     <w:rsid w:val="0058382A"/>
     <w:rsid w:val="005D43D5"/>
     <w:rsid w:val="00705887"/>
-    <w:rsid w:val="00722C3A"/>
     <w:rsid w:val="008556DA"/>
     <w:rsid w:val="00971237"/>
     <w:rsid w:val="00971F05"/>
     <w:rsid w:val="009D3BCB"/>
+    <w:rsid w:val="009E6F7A"/>
     <w:rsid w:val="00AA05C3"/>
     <w:rsid w:val="00B02F5B"/>
     <w:rsid w:val="00B27E0D"/>
     <w:rsid w:val="00BA4E85"/>
     <w:rsid w:val="00C51231"/>
     <w:rsid w:val="00D10746"/>
     <w:rsid w:val="00D36FF4"/>
-    <w:rsid w:val="00D57E55"/>
     <w:rsid w:val="00D64231"/>
     <w:rsid w:val="00E16C85"/>
-    <w:rsid w:val="00E424ED"/>
     <w:rsid w:val="00EC702B"/>
     <w:rsid w:val="00FB55BB"/>
     <w:rsid w:val="00FC4742"/>
+    <w:rsid w:val="01744592"/>
+    <w:rsid w:val="0E616446"/>
+    <w:rsid w:val="1F8FB20A"/>
+    <w:rsid w:val="305A6AC6"/>
+    <w:rsid w:val="30F09B1B"/>
+    <w:rsid w:val="3143A523"/>
+    <w:rsid w:val="326DE0BA"/>
+    <w:rsid w:val="35A05E2B"/>
+    <w:rsid w:val="4CE9FF88"/>
+    <w:rsid w:val="60AF0C71"/>
+    <w:rsid w:val="64EA0243"/>
+    <w:rsid w:val="71009E66"/>
+    <w:rsid w:val="72527926"/>
+    <w:rsid w:val="729D89BC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="334A0BAB"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{686957FC-042E-4B36-907C-7ECB1F9853B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -14433,52 +14867,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -14545,365 +14979,365 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00003035"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00003035"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00003035"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00003035"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00003035"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00003035"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00003035"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00003035"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00003035"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00003035"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00003035"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="standfirst">
+  <w:style w:type="paragraph" w:styleId="standfirst" w:customStyle="1">
     <w:name w:val="standfirst"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00003035"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00003035"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D3BCB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="005D43D5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00D64231"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00971F05"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00971F05"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="338892889">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1476874725">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -14973,56 +15407,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1728454436">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:h.basarab-horwath@rcpod.org.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katie.harwood@rcpod.org.uk" TargetMode="External" Id="Rc1e6caa19f9240fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:katie.harwood@rcpod.org.uk" TargetMode="External" Id="R8942ada0ca794ff5" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -15276,87 +15709,250 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C74FE8FD8B33134B84F7B28B5C263593" ma:contentTypeVersion="3" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="45943d0bf094f0cb15638f0e0a36f233">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="dede5716-531d-4cc0-b420-0dfa44ab5973" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c5086bb222024afcfa4d9421eca5e9f" ns2:_="">
+    <xsd:import namespace="dede5716-531d-4cc0-b420-0dfa44ab5973"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="dede5716-531d-4cc0-b420-0dfa44ab5973" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF82262C-8648-40A2-BFB9-906FB49D710B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D71C2574-E8A8-4186-9DE7-4F3741041F37}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3DBBD7C8-27B2-479F-A8B1-FC3FC7C0FFD8}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{743A40AE-FFB1-4DBA-B874-448153464349}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Helena Basarab-Horwath</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...1 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <lastModifiedBy>Katie Harwood</lastModifiedBy>
+  <revision>5</revision>
+  <lastPrinted>2021-11-11T10:25:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C74FE8FD8B33134B84F7B28B5C263593</vt:lpwstr>
+  </property>
+</Properties>
+</file>